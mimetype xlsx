--- v0 (2026-02-22)
+++ v1 (2026-05-09)
@@ -1,57 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Q:\Tosho\■業務マニュアル\イベント施設利用予約\桂\【申請様式】\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Q:\Tosho\■業務マニュアル\イベント施設利用予約\桂\【申請様式】\ネーミングライツ事業に伴う改称後\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DBAF111E-6909-4490-9C53-F6979F02D63F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="26430" windowHeight="10275"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$A:$E</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="94" uniqueCount="62">
   <si>
     <t>利用希望数</t>
     <rPh sb="0" eb="2">
       <t>リヨウ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>キボウ</t>
@@ -301,146 +300,108 @@
     <t>ピンマイク</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>29 台</t>
     <rPh sb="3" eb="4">
       <t>ダイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>3 台</t>
     <rPh sb="2" eb="3">
       <t>ダイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>7 台</t>
     <rPh sb="2" eb="3">
       <t>ダイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t xml:space="preserve">別紙 オープンラボ・リサーチコモンズ利用にかかる使用備品リスト </t>
-[...2 lines deleted...]
-  <si>
     <t>【提出先】京都大学桂図書館 利用支援掛</t>
     <rPh sb="1" eb="4">
       <t>テイシュツサキ</t>
     </rPh>
     <rPh sb="5" eb="9">
       <t>キョウトダイガク</t>
     </rPh>
     <rPh sb="9" eb="13">
       <t>カツラトショカン</t>
     </rPh>
     <rPh sb="14" eb="19">
       <t>リヨウシエンカカリ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>email:</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>090stosho@mail2.adm.kyoto-u.ac.jp</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>イベント名称</t>
     <rPh sb="4" eb="6">
       <t>メイショウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>使用年月日</t>
     <rPh sb="0" eb="5">
       <t>シヨウネンガッピ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>リサーチコモンズ奥通路に保管</t>
-[...11 lines deleted...]
-  <si>
     <t>椅子テーブル付き</t>
     <rPh sb="0" eb="2">
       <t>イス</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ツ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>15 台</t>
     <rPh sb="3" eb="4">
       <t>ダイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>1F書庫1前に保管</t>
   </si>
   <si>
-    <t>オープンラボに保管</t>
-[...19 lines deleted...]
-  <si>
     <t>1F常設分を一時的に貸与</t>
     <rPh sb="2" eb="4">
       <t>ジョウセツ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ブン</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>イチジ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>テキ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>タイヨ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>縦型デジタルサイネージ（50型）可動スタンド付き</t>
     <rPh sb="0" eb="2">
       <t>タテガタ</t>
     </rPh>
     <rPh sb="14" eb="15">
       <t>カタ</t>
@@ -493,87 +454,125 @@
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>ホワイトボード用マグネット（120個）</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>セット</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>1 セット</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>事務室に保管</t>
     <rPh sb="0" eb="3">
       <t>ジムシツ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ホカン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>ver. 2025/10/1</t>
-[...2 lines deleted...]
-  <si>
     <t>壁面掲示板（マグネット非対応）</t>
     <rPh sb="0" eb="2">
       <t>ヘキメン</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>ケイジバン</t>
     </rPh>
     <rPh sb="11" eb="12">
       <t>ヒ</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>タイオウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>オープンラボ・リサーチコモンズ間の可動壁（ホワイトボード・マグネット対応）</t>
-    <rPh sb="15" eb="16">
+    <t xml:space="preserve">別紙 イシダオープンラボ・イシダリサーチコモンズ利用にかかる使用備品リスト </t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>イシダオープンラボ常設</t>
+    <rPh sb="9" eb="11">
+      <t>ジョウセツ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>イシダリサーチコモンズ常設</t>
+    <rPh sb="11" eb="13">
+      <t>ジョウセツ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>イシダリサーチコモンズ奥通路に保管</t>
+    <rPh sb="11" eb="12">
+      <t>オク</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>ツウロ</t>
+    </rPh>
+    <rPh sb="15" eb="17">
+      <t>ホカン</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>イシダオープンラボに保管</t>
+    <rPh sb="10" eb="12">
+      <t>ホカン</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>イシダオープンラボ・イシダリサーチコモンズ間の可動壁（ホワイトボード・マグネット対応）</t>
+    <rPh sb="21" eb="22">
       <t>アイダ</t>
     </rPh>
-    <rPh sb="17" eb="20">
+    <rPh sb="23" eb="26">
       <t>カドウヘキ</t>
     </rPh>
-    <rPh sb="34" eb="36">
+    <rPh sb="40" eb="42">
       <t>タイオウ</t>
     </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>ver. 2026/4/6</t>
     <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
@@ -1091,225 +1090,223 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:090stosho@mail2.adm.kyoto-u.ac.jp" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A925DBF0-B42C-4C91-ACFE-4AF34DC3E090}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:G36"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.75" defaultRowHeight="19.899999999999999" customHeight="1" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="36.375" style="2" customWidth="1"/>
     <col min="2" max="2" width="8.75" style="2" customWidth="1"/>
     <col min="3" max="3" width="7" style="2" customWidth="1"/>
     <col min="4" max="4" width="6.375" style="2" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.875" style="2" customWidth="1"/>
     <col min="6" max="6" width="7.125" style="2" customWidth="1"/>
     <col min="7" max="16384" width="8.75" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A1" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="F1" s="3" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="G1" s="3"/>
     </row>
     <row r="2" spans="1:7" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.4">
       <c r="F2" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="G2" s="5" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="3" spans="1:7" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A3" s="6" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="B3" s="23"/>
       <c r="C3" s="23"/>
       <c r="D3" s="23"/>
       <c r="E3" s="23"/>
       <c r="F3" s="4"/>
       <c r="G3" s="5"/>
     </row>
     <row r="4" spans="1:7" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A4" s="7" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B4" s="23"/>
       <c r="C4" s="23"/>
       <c r="D4" s="23"/>
       <c r="E4" s="23"/>
       <c r="F4" s="4"/>
       <c r="G4" s="5"/>
     </row>
     <row r="5" spans="1:7" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.4">
       <c r="F5" s="4"/>
       <c r="G5" s="5"/>
     </row>
     <row r="6" spans="1:7" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A6" s="1" t="s">
-        <v>46</v>
+        <v>56</v>
       </c>
     </row>
     <row r="7" spans="1:7" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A7" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="21" t="s">
         <v>0</v>
       </c>
       <c r="D7" s="22"/>
       <c r="E7" s="8" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:7" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A8" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="10" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="C8" s="11"/>
       <c r="D8" s="12" t="s">
         <v>8</v>
       </c>
       <c r="E8" s="9"/>
     </row>
     <row r="9" spans="1:7" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A9" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="10" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="C9" s="11"/>
       <c r="D9" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E9" s="9"/>
     </row>
     <row r="10" spans="1:7" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A10" s="9" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="17"/>
       <c r="D10" s="18"/>
       <c r="E10" s="9" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
     </row>
     <row r="12" spans="1:7" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A12" s="1" t="s">
-        <v>45</v>
+        <v>57</v>
       </c>
     </row>
     <row r="13" spans="1:7" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C13" s="21" t="s">
         <v>0</v>
       </c>
       <c r="D13" s="22"/>
       <c r="E13" s="8" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:7" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A14" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B14" s="10" t="s">
         <v>31</v>
       </c>
       <c r="C14" s="11"/>
       <c r="D14" s="12" t="s">
         <v>8</v>
       </c>
       <c r="E14" s="9"/>
     </row>
     <row r="15" spans="1:7" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A15" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B15" s="10" t="s">
         <v>32</v>
       </c>
       <c r="C15" s="11"/>
       <c r="D15" s="12" t="s">
         <v>8</v>
       </c>
       <c r="E15" s="9"/>
     </row>
     <row r="16" spans="1:7" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A16" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B16" s="10" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="C16" s="11"/>
       <c r="D16" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E16" s="9"/>
     </row>
     <row r="17" spans="1:5" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A17" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>33</v>
       </c>
       <c r="C17" s="11"/>
       <c r="D17" s="12" t="s">
         <v>8</v>
       </c>
       <c r="E17" s="9"/>
     </row>
     <row r="18" spans="1:5" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A18" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B18" s="10" t="s">
@@ -1430,142 +1427,142 @@
         <v>6</v>
       </c>
       <c r="B28" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C28" s="21" t="s">
         <v>0</v>
       </c>
       <c r="D28" s="22"/>
       <c r="E28" s="8" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="29" spans="1:5" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A29" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B29" s="10" t="s">
         <v>12</v>
       </c>
       <c r="C29" s="11"/>
       <c r="D29" s="12" t="s">
         <v>8</v>
       </c>
       <c r="E29" s="15" t="s">
-        <v>40</v>
+        <v>58</v>
       </c>
     </row>
     <row r="30" spans="1:5" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A30" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B30" s="10" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="C30" s="11"/>
       <c r="D30" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E30" s="15" t="s">
-        <v>44</v>
+        <v>59</v>
       </c>
     </row>
     <row r="31" spans="1:5" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A31" s="9" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="B31" s="10" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="C31" s="11"/>
       <c r="D31" s="12" t="s">
         <v>8</v>
       </c>
       <c r="E31" s="15" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
     </row>
     <row r="32" spans="1:5" ht="33" x14ac:dyDescent="0.4">
       <c r="A32" s="16" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="B32" s="10" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="11"/>
       <c r="D32" s="12" t="s">
         <v>8</v>
       </c>
       <c r="E32" s="9" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
     </row>
     <row r="33" spans="1:5" ht="43.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A33" s="16" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B33" s="10" t="s">
         <v>13</v>
       </c>
       <c r="C33" s="17"/>
       <c r="D33" s="18"/>
       <c r="E33" s="9" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
     </row>
     <row r="34" spans="1:5" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A34" s="16" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="B34" s="10" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="C34" s="19"/>
       <c r="D34" s="20" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="E34" s="9" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
     </row>
     <row r="36" spans="1:5" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E36" s="14" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="C7:D7"/>
     <mergeCell ref="C13:D13"/>
     <mergeCell ref="C28:D28"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <hyperlinks>
-    <hyperlink ref="G2" r:id="rId1" xr:uid="{97EAAF96-1A76-4DFE-A3F2-46015C5EE45E}"/>
+    <hyperlink ref="G2" r:id="rId1"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.43307086614173229" right="0.43307086614173229" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="93" orientation="portrait" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>