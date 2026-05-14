--- v0 (2025-10-15)
+++ v1 (2026-05-14)
@@ -1,82 +1,81 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
-  <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp1.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp2.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp3.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp4.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp5.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp6.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp7.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp8.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp9.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp10.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp11.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp12.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp13.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-[...1 lines deleted...]
-  <workbookPr defaultThemeVersion="202300"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="7" rupBuild="14420"/>
+  <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Q:\Tosho\■業務マニュアル\イベント施設利用予約\桂\【申請様式】\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Q:\Tosho\■業務マニュアル\イベント施設利用予約\桂\【申請様式】\ネーミングライツ事業に伴う改称後\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C9024DF9-89AA-403C-944D-2A3998C9450D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{4940C423-CB3D-4B12-B77E-38367B6626CA}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$14:$C$41</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$A:$D</definedName>
   </definedNames>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="B32" i="1" l="1"/>
 </calcChain>
 </file>
 
@@ -116,54 +115,50 @@
       <t>デンワ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>email</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>事務担当者（使用責任者と異なる場合）</t>
     <rPh sb="0" eb="5">
       <t>ジムタントウシャ</t>
     </rPh>
     <rPh sb="6" eb="11">
       <t>シヨウセキニンシャ</t>
     </rPh>
     <rPh sb="12" eb="13">
       <t>コト</t>
     </rPh>
     <rPh sb="15" eb="17">
       <t>バアイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>京都大学桂図書館オープンラボ及びリサーチコモンズ利用要領に基づき、下記のとおり施設の使用を申し込みます。</t>
-[...2 lines deleted...]
-  <si>
     <t>使用場所</t>
     <rPh sb="0" eb="4">
       <t>シヨウバショ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>予約開始時間</t>
     <rPh sb="0" eb="2">
       <t>ヨヤク</t>
     </rPh>
     <rPh sb="2" eb="6">
       <t>カイシジカン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>イベント開始時間</t>
     <rPh sb="4" eb="8">
       <t>カイシジカン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>イベント終了時間</t>
@@ -495,58 +490,50 @@
       <t>メイショウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>目的</t>
     <rPh sb="0" eb="2">
       <t>モクテキ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>使用目的等</t>
     <rPh sb="0" eb="2">
       <t>シヨウ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>モクテキ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>トウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>　　　オープンラボ　　　　　（</t>
-[...6 lines deleted...]
-  <si>
     <t>　　　一部利用　）</t>
     <rPh sb="3" eb="7">
       <t>イチブリヨウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>　　　貸切　　　・</t>
     <rPh sb="3" eb="5">
       <t>カシキリ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>京都大学桂図書館長 殿</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>※記載された個人情報は、本利用に関わる連絡以外の目的で使用しません。</t>
     <rPh sb="1" eb="3">
       <t>キサイ</t>
     </rPh>
     <rPh sb="6" eb="10">
       <t>コジンジョウホウ</t>
     </rPh>
@@ -633,95 +620,107 @@
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>（例）2025/5/1</t>
     <rPh sb="1" eb="2">
       <t>レイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>※申請年月日を入力してください</t>
     <rPh sb="1" eb="3">
       <t>シンセイ</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>ネンガッピ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>ニュウリョク</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <r>
-      <t>京都大学桂図書館オープンラボ及びリサーチコモンズ使用許可願（</t>
+      <t>京都大学桂図書館イシダオープンラボ及びイシダリサーチコモンズ使用許可願（</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FF0070C0"/>
         <rFont val="游ゴシック"/>
         <family val="3"/>
         <charset val="128"/>
         <scheme val="minor"/>
       </rPr>
       <t>学外利用</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="游ゴシック"/>
         <family val="3"/>
         <charset val="128"/>
         <scheme val="minor"/>
       </rPr>
       <t>）</t>
     </r>
-    <rPh sb="31" eb="32">
+    <rPh sb="37" eb="38">
       <t>ガイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>ver.2025/5/9</t>
+    <t>京都大学桂図書館イシダオープンラボ及びイシダリサーチコモンズ利用要領に基づき、下記のとおり施設の使用を申し込みます。</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>　　　イシダリサーチコモンズ　（</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>　　　イシダオープンラボ　　　（</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>ver.2026/4/6</t>
     <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="176" formatCode="h:mm;@"/>
     <numFmt numFmtId="177" formatCode="[$-F800]dddd\,\ mmmm\ dd\,\ yyyy"/>
   </numFmts>
-  <fonts count="16">
+  <fonts count="16" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -1221,85 +1220,103 @@
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="0" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="0" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="0" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="14" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...15 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="14" fontId="11" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="11" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="11" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
@@ -1335,93 +1352,75 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="15" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="16" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...41 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="11" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="11" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="ハイパーリンク" xfId="1" builtinId="8"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFFFFCC"/>
       <color rgb="FFFFFF99"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
@@ -2656,523 +2655,523 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp4.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp13.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:090stosho@mail2.adm.kyoto-u.ac.jp" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp7.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp11.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp6.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp10.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C90D1140-4C00-4ACA-82ED-A361CC190577}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:G47"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="E47" sqref="E47"/>
+      <selection sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18.75"/>
+  <sheetFormatPr defaultRowHeight="18.75" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="18.875" customWidth="1"/>
-    <col min="2" max="2" width="29" customWidth="1"/>
+    <col min="2" max="2" width="30.25" customWidth="1"/>
     <col min="3" max="3" width="18.875" customWidth="1"/>
     <col min="4" max="4" width="29" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="26.25" customHeight="1">
-[...5 lines deleted...]
-      <c r="D1" s="87"/>
+    <row r="1" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A1" s="37" t="s">
+        <v>54</v>
+      </c>
+      <c r="B1" s="37"/>
+      <c r="C1" s="37"/>
+      <c r="D1" s="37"/>
       <c r="E1" s="29" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="F1" s="29"/>
     </row>
-    <row r="2" spans="1:7">
+    <row r="2" spans="1:7" x14ac:dyDescent="0.4">
       <c r="D2" s="27" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="E2" s="31" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="F2" s="30" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:7">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7" x14ac:dyDescent="0.4">
       <c r="A3" s="28" t="s">
-        <v>47</v>
-[...3 lines deleted...]
-      <c r="A5" s="88" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" x14ac:dyDescent="0.4">
+      <c r="A5" s="38" t="s">
         <v>1</v>
       </c>
-      <c r="B5" s="88"/>
-      <c r="C5" s="88" t="s">
+      <c r="B5" s="38"/>
+      <c r="C5" s="38" t="s">
         <v>6</v>
       </c>
-      <c r="D5" s="88"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:7">
+      <c r="D5" s="38"/>
+    </row>
+    <row r="6" spans="1:7" x14ac:dyDescent="0.4">
       <c r="A6" s="18" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="9"/>
       <c r="C6" s="18" t="s">
         <v>0</v>
       </c>
       <c r="D6" s="18"/>
       <c r="E6" s="6" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="F6" s="7"/>
       <c r="G6" s="5"/>
     </row>
-    <row r="7" spans="1:7">
+    <row r="7" spans="1:7" x14ac:dyDescent="0.4">
       <c r="A7" s="18" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="9"/>
       <c r="C7" s="18" t="s">
         <v>2</v>
       </c>
       <c r="D7" s="18"/>
     </row>
-    <row r="8" spans="1:7">
+    <row r="8" spans="1:7" x14ac:dyDescent="0.4">
       <c r="A8" s="18" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="9"/>
       <c r="C8" s="18" t="s">
         <v>3</v>
       </c>
       <c r="D8" s="18"/>
     </row>
-    <row r="9" spans="1:7">
+    <row r="9" spans="1:7" x14ac:dyDescent="0.4">
       <c r="A9" s="18" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="9"/>
       <c r="C9" s="18" t="s">
         <v>4</v>
       </c>
       <c r="D9" s="18"/>
     </row>
-    <row r="10" spans="1:7">
+    <row r="10" spans="1:7" x14ac:dyDescent="0.4">
       <c r="A10" s="18" t="s">
         <v>5</v>
       </c>
       <c r="B10" s="9"/>
       <c r="C10" s="18" t="s">
         <v>5</v>
       </c>
       <c r="D10" s="18"/>
     </row>
-    <row r="12" spans="1:7">
-      <c r="A12" s="86" t="s">
+    <row r="12" spans="1:7" x14ac:dyDescent="0.4">
+      <c r="A12" s="36" t="s">
+        <v>55</v>
+      </c>
+      <c r="B12" s="36"/>
+      <c r="C12" s="36"/>
+      <c r="D12" s="36"/>
+    </row>
+    <row r="14" spans="1:7" x14ac:dyDescent="0.4">
+      <c r="A14" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="B14" s="40"/>
+      <c r="C14" s="40"/>
+      <c r="D14" s="41"/>
+    </row>
+    <row r="15" spans="1:7" x14ac:dyDescent="0.4">
+      <c r="A15" s="32" t="s">
+        <v>39</v>
+      </c>
+      <c r="B15" s="42"/>
+      <c r="C15" s="43"/>
+      <c r="D15" s="44"/>
+    </row>
+    <row r="16" spans="1:7" x14ac:dyDescent="0.4">
+      <c r="A16" s="35" t="s">
+        <v>50</v>
+      </c>
+      <c r="B16" s="42"/>
+      <c r="C16" s="43"/>
+      <c r="D16" s="44"/>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.4">
+      <c r="A17" s="32" t="s">
+        <v>40</v>
+      </c>
+      <c r="B17" s="51"/>
+      <c r="C17" s="52"/>
+      <c r="D17" s="53"/>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.4">
+      <c r="A18" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="B12" s="86"/>
-[...4 lines deleted...]
-      <c r="A14" s="77" t="s">
+      <c r="B18" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="C18" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="D18" s="11" t="s">
         <v>42</v>
       </c>
-      <c r="B14" s="78"/>
-[...41 lines deleted...]
-    <row r="19" spans="1:5">
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A19" s="15"/>
       <c r="B19" s="13" t="s">
-        <v>44</v>
+        <v>56</v>
       </c>
       <c r="C19" s="13" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="D19" s="14" t="s">
-        <v>45</v>
-[...10 lines deleted...]
-    <row r="21" spans="1:5">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.4">
+      <c r="A20" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="B20" s="40"/>
+      <c r="C20" s="40"/>
+      <c r="D20" s="41"/>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A21" s="33" t="s">
+        <v>12</v>
+      </c>
+      <c r="B21" s="48"/>
+      <c r="C21" s="49"/>
+      <c r="D21" s="50"/>
+      <c r="E21" s="3" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.4">
+      <c r="A22" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="B22" s="45"/>
+      <c r="C22" s="46"/>
+      <c r="D22" s="47"/>
+      <c r="E22" s="4" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.4">
+      <c r="A23" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="B23" s="45"/>
+      <c r="C23" s="46"/>
+      <c r="D23" s="47"/>
+      <c r="E23" s="4" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.4">
+      <c r="A24" s="34" t="s">
+        <v>10</v>
+      </c>
+      <c r="B24" s="45"/>
+      <c r="C24" s="46"/>
+      <c r="D24" s="47"/>
+      <c r="E24" s="4" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.4">
+      <c r="A25" s="34" t="s">
+        <v>11</v>
+      </c>
+      <c r="B25" s="45"/>
+      <c r="C25" s="46"/>
+      <c r="D25" s="47"/>
+      <c r="E25" s="4" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.4">
+      <c r="A26" s="33" t="s">
         <v>13</v>
       </c>
-      <c r="B21" s="80"/>
-[...7 lines deleted...]
-      <c r="A22" s="34" t="s">
+      <c r="B26" s="83"/>
+      <c r="C26" s="84"/>
+      <c r="D26" s="85"/>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.4">
+      <c r="A27" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="B27" s="86"/>
+      <c r="C27" s="87"/>
+      <c r="D27" s="88"/>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.4">
+      <c r="A28" s="34" t="s">
         <v>9</v>
       </c>
-      <c r="B22" s="39"/>
-[...7 lines deleted...]
-      <c r="A23" s="34" t="s">
+      <c r="B28" s="86"/>
+      <c r="C28" s="87"/>
+      <c r="D28" s="88"/>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.4">
+      <c r="A29" s="34" t="s">
         <v>10</v>
       </c>
-      <c r="B23" s="39"/>
-[...7 lines deleted...]
-      <c r="A24" s="34" t="s">
+      <c r="B29" s="86"/>
+      <c r="C29" s="87"/>
+      <c r="D29" s="88"/>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.4">
+      <c r="A30" s="34" t="s">
         <v>11</v>
       </c>
-      <c r="B24" s="39"/>
-[...65 lines deleted...]
-    <row r="32" spans="1:5">
+      <c r="B30" s="86"/>
+      <c r="C30" s="87"/>
+      <c r="D30" s="88"/>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.4">
+      <c r="A31" s="80" t="s">
+        <v>24</v>
+      </c>
+      <c r="B31" s="81"/>
+      <c r="C31" s="81"/>
+      <c r="D31" s="82"/>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A32" s="19" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="B32" s="23" t="str">
         <f>"合計　"&amp;SUM(B33:B34)</f>
         <v>合計　0</v>
       </c>
-      <c r="C32" s="54" t="s">
+      <c r="C32" s="60" t="s">
+        <v>19</v>
+      </c>
+      <c r="D32" s="61"/>
+    </row>
+    <row r="33" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A33" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="B33" s="25"/>
+      <c r="C33" s="58" t="s">
+        <v>19</v>
+      </c>
+      <c r="D33" s="59"/>
+    </row>
+    <row r="34" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A34" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="B34" s="12"/>
+      <c r="C34" s="56" t="s">
+        <v>19</v>
+      </c>
+      <c r="D34" s="57"/>
+    </row>
+    <row r="35" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A35" s="19" t="s">
+        <v>14</v>
+      </c>
+      <c r="B35" s="65" t="s">
+        <v>26</v>
+      </c>
+      <c r="C35" s="66"/>
+      <c r="D35" s="67"/>
+    </row>
+    <row r="36" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A36" s="20"/>
+      <c r="B36" s="71" t="s">
+        <v>27</v>
+      </c>
+      <c r="C36" s="72"/>
+      <c r="D36" s="73"/>
+    </row>
+    <row r="37" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A37" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="B37" s="77" t="s">
+        <v>51</v>
+      </c>
+      <c r="C37" s="78"/>
+      <c r="D37" s="79"/>
+    </row>
+    <row r="38" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A38" s="22" t="s">
         <v>20</v>
       </c>
-      <c r="D32" s="55"/>
-[...33 lines deleted...]
-      <c r="B36" s="65" t="s">
+      <c r="B38" s="62"/>
+      <c r="C38" s="63"/>
+      <c r="D38" s="64"/>
+    </row>
+    <row r="39" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A39" s="21" t="s">
         <v>28</v>
       </c>
-      <c r="C36" s="66"/>
-[...3 lines deleted...]
-      <c r="A37" s="19" t="s">
+      <c r="B39" s="65" t="s">
+        <v>30</v>
+      </c>
+      <c r="C39" s="66"/>
+      <c r="D39" s="67"/>
+    </row>
+    <row r="40" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A40" s="16" t="s">
+        <v>29</v>
+      </c>
+      <c r="B40" s="71" t="s">
+        <v>33</v>
+      </c>
+      <c r="C40" s="72"/>
+      <c r="D40" s="73"/>
+    </row>
+    <row r="41" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A41" s="19" t="s">
         <v>16</v>
       </c>
-      <c r="B37" s="71" t="s">
-[...6 lines deleted...]
-      <c r="A38" s="22" t="s">
+      <c r="B41" s="65" t="s">
+        <v>31</v>
+      </c>
+      <c r="C41" s="66"/>
+      <c r="D41" s="67"/>
+    </row>
+    <row r="42" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A42" s="20"/>
+      <c r="B42" s="71" t="s">
+        <v>32</v>
+      </c>
+      <c r="C42" s="72"/>
+      <c r="D42" s="73"/>
+    </row>
+    <row r="43" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A43" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="B38" s="56"/>
-[...42 lines deleted...]
-      <c r="A43" s="2" t="s">
+      <c r="B43" s="68"/>
+      <c r="C43" s="69"/>
+      <c r="D43" s="70"/>
+    </row>
+    <row r="44" spans="1:4" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A44" s="74" t="s">
+        <v>45</v>
+      </c>
+      <c r="B44" s="74"/>
+      <c r="C44" s="74"/>
+      <c r="D44" s="74"/>
+    </row>
+    <row r="45" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="A45" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="B43" s="62"/>
-[...12 lines deleted...]
-      <c r="A45" s="1" t="s">
+      <c r="B45" s="75"/>
+      <c r="C45" s="75"/>
+      <c r="D45" s="76"/>
+    </row>
+    <row r="46" spans="1:4" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A46" s="26" t="s">
         <v>23</v>
       </c>
-      <c r="B45" s="69"/>
-[...11 lines deleted...]
-    <row r="47" spans="1:4">
+      <c r="B46" s="54"/>
+      <c r="C46" s="54"/>
+      <c r="D46" s="55"/>
+    </row>
+    <row r="47" spans="1:4" x14ac:dyDescent="0.4">
       <c r="D47" s="8" t="s">
         <v>58</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="35">
-    <mergeCell ref="A12:D12"/>
-[...11 lines deleted...]
-    <mergeCell ref="B16:D16"/>
+    <mergeCell ref="A31:D31"/>
+    <mergeCell ref="B25:D25"/>
+    <mergeCell ref="B26:D26"/>
+    <mergeCell ref="B27:D27"/>
+    <mergeCell ref="B28:D28"/>
+    <mergeCell ref="B29:D29"/>
+    <mergeCell ref="B30:D30"/>
     <mergeCell ref="B46:D46"/>
     <mergeCell ref="C34:D34"/>
     <mergeCell ref="C33:D33"/>
     <mergeCell ref="C32:D32"/>
     <mergeCell ref="B38:D38"/>
     <mergeCell ref="B41:D41"/>
     <mergeCell ref="B39:D39"/>
     <mergeCell ref="B35:D35"/>
     <mergeCell ref="B43:D43"/>
     <mergeCell ref="B42:D42"/>
     <mergeCell ref="A44:D44"/>
     <mergeCell ref="B45:D45"/>
     <mergeCell ref="B36:D36"/>
     <mergeCell ref="B40:D40"/>
     <mergeCell ref="B37:D37"/>
-    <mergeCell ref="A31:D31"/>
-[...5 lines deleted...]
-    <mergeCell ref="B30:D30"/>
+    <mergeCell ref="B15:D15"/>
+    <mergeCell ref="A20:D20"/>
+    <mergeCell ref="B22:D22"/>
+    <mergeCell ref="B23:D23"/>
+    <mergeCell ref="B24:D24"/>
+    <mergeCell ref="B21:D21"/>
+    <mergeCell ref="B17:D17"/>
+    <mergeCell ref="B16:D16"/>
+    <mergeCell ref="A12:D12"/>
+    <mergeCell ref="A1:D1"/>
+    <mergeCell ref="C5:D5"/>
+    <mergeCell ref="A5:B5"/>
+    <mergeCell ref="A14:D14"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <hyperlinks>
-    <hyperlink ref="F2" r:id="rId1" xr:uid="{5EAAAAED-0FFD-4F32-A165-75BE016D0C93}"/>
+    <hyperlink ref="F2" r:id="rId1"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.70866141732283472" right="0.51181102362204722" top="0.55118110236220474" bottom="0" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="86" fitToHeight="0" orientation="portrait" r:id="rId2"/>
   <drawing r:id="rId3"/>
   <legacyDrawing r:id="rId4"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x14">
       <controls>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1034" r:id="rId5" name="Check Box 10">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
                     <xdr:colOff>85725</xdr:colOff>
                     <xdr:row>17</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>1</xdr:col>
                     <xdr:colOff>295275</xdr:colOff>
                     <xdr:row>18</xdr:row>
                     <xdr:rowOff>9525</xdr:rowOff>